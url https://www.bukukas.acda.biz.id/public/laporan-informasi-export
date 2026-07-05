--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -410,86 +410,86 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2810000.0</v>
+        <v>2445000.0</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>6758000.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
       <c r="F2">
-        <v>2810000.0</v>
+        <v>9303000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>0.0</v>
       </c>
       <c r="B3">
         <v>0.0</v>
       </c>
       <c r="C3">
-        <v>1125000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D3">
-        <v>0.0</v>
+        <v>370092.0</v>
       </c>
       <c r="E3">
-        <v>5809000.0</v>
+        <v>5216246.0</v>
       </c>
       <c r="F3">
-        <v>6934000.0</v>
+        <v>5771338.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="str">
         <f>F2-F3</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>