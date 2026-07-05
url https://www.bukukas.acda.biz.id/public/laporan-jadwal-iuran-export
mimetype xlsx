--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>MENETAP</t>
   </si>
   <si>
     <t>TAHUN</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
@@ -101,50 +101,53 @@
   <si>
     <t>B1/30 - BPK. HERU</t>
   </si>
   <si>
     <t>B1/32 - BPK. YOGI</t>
   </si>
   <si>
     <t>B1/33 - BPK. SARMUN</t>
   </si>
   <si>
     <t>B1/34 - BPK. AGUNG YUDHO</t>
   </si>
   <si>
     <t>B2/1 - BPK. ALDI</t>
   </si>
   <si>
     <t>B2/2 - BPK. ALI</t>
   </si>
   <si>
     <t>B2/3 - BPK. ZERAIAH SITANGGANG</t>
   </si>
   <si>
     <t>B2/4 - BPK. RAHMAT</t>
   </si>
   <si>
+    <t>B2/5 - BPK. NAINJAN</t>
+  </si>
+  <si>
     <t>B2/7 - BPK. SAHIRI</t>
   </si>
   <si>
     <t>B2/10 - BPK. JUMARI</t>
   </si>
   <si>
     <t>B2/11 - BPK. APRIYANTO</t>
   </si>
   <si>
     <t>B2/12 - BPK. ENDANG</t>
   </si>
   <si>
     <t>B2/13 - BPK. ADAM</t>
   </si>
   <si>
     <t>B2/14 - IBU. NUR</t>
   </si>
   <si>
     <t>B2/15 - BPK. ZAZI</t>
   </si>
   <si>
     <t>B3/1 - BPK. ISKANDAR</t>
   </si>
   <si>
     <t>B3/2 - BPK. DEVI</t>
@@ -161,77 +164,74 @@
   <si>
     <t>B3/7 - BPK. KEMBAR</t>
   </si>
   <si>
     <t>B3/16 - BPK. JAENUDIN</t>
   </si>
   <si>
     <t>B3/17 - BPK. SUHEBI</t>
   </si>
   <si>
     <t>B3/19 - BPK. TAUFIK HIDAYAT</t>
   </si>
   <si>
     <t>B3/20 - BPK. ALIF</t>
   </si>
   <si>
     <t>B3/22 - BPK. SUKARNO</t>
   </si>
   <si>
     <t>B3/23 - BPK. DIMAS</t>
   </si>
   <si>
     <t>B3/24 - BPK. ASHARI</t>
   </si>
   <si>
-    <t>B3/25 - BPK. CHANDRA</t>
+    <t>B3/25 - B3/5</t>
   </si>
   <si>
     <t>B3/26 - BPK. JALI</t>
   </si>
   <si>
     <t>B4/1 - BPK. ANDRI</t>
   </si>
   <si>
     <t>B4/2 - BPK. CHARLES</t>
   </si>
   <si>
     <t>B4/3 - BPK. AMARBM</t>
   </si>
   <si>
     <t>B4/4 - IBU. MUNI</t>
   </si>
   <si>
     <t>B4/5 - BPK. ROMLAN</t>
   </si>
   <si>
     <t>B4/7 - IBU. YOLANDA</t>
   </si>
   <si>
-    <t>B4/7 - IBU. INDAH</t>
-[...1 lines deleted...]
-  <si>
     <t>B4/8 - BPK. MASNUN</t>
   </si>
   <si>
     <t>B4/9 - BPK. EKO</t>
   </si>
   <si>
     <t>B4/10 - BPK. ILHAM</t>
   </si>
   <si>
     <t>B4/12 - BPK. REDDY</t>
   </si>
   <si>
     <t>B4/13 - BPK. SLAMET</t>
   </si>
   <si>
     <t>B4/15 - BPK. AGI</t>
   </si>
   <si>
     <t>B4/16 - BPK. ROMMY</t>
   </si>
   <si>
     <t>B4/17 - BPK. RIDWAN</t>
   </si>
   <si>
     <t>B4/18 - BPK. HUDARI</t>
@@ -251,201 +251,195 @@
   <si>
     <t>B4/24 - BPK. ROIS</t>
   </si>
   <si>
     <t>B4/25 - BPK. SANYOTO</t>
   </si>
   <si>
     <t>B4/26 - BPK. ATIM</t>
   </si>
   <si>
     <t>B5/1 - BPK. NANO BUBUT</t>
   </si>
   <si>
     <t>B5/2 - BPK. HAWARI</t>
   </si>
   <si>
     <t>B5/4 - B5/4</t>
   </si>
   <si>
     <t>B5/5 - BPK. FAKHRI</t>
   </si>
   <si>
     <t>B5/6 - BPK. SENO</t>
   </si>
   <si>
-    <t>B5/8 - BPK. YUDI</t>
-[...1 lines deleted...]
-  <si>
     <t>B5/9 - IBU. DIANA</t>
   </si>
   <si>
-    <t>B5/10 - BPK. ASEP</t>
-[...1 lines deleted...]
-  <si>
     <t>B5/11 - BPK. IQBAL</t>
   </si>
   <si>
     <t>B5/14 - BPK. WANDI</t>
   </si>
   <si>
     <t>B5/15 - B5/15</t>
   </si>
   <si>
     <t>B5/17 - BPK. MUKLIS</t>
   </si>
   <si>
     <t>B5/18 - BPK. ERIK</t>
   </si>
   <si>
-    <t>B5/20 - BPK. ANDIKA</t>
+    <t>B5/19 - BPK. RAMIDA</t>
+  </si>
+  <si>
+    <t>B5/20 - BPK. AZIS</t>
   </si>
   <si>
     <t>B5/21 - BPK. RIZAL FAUZI</t>
   </si>
   <si>
     <t>B5/22 - BPK. TANTO</t>
   </si>
   <si>
     <t>B5/23 - IBU. SANTI</t>
   </si>
   <si>
     <t>B5/24 - IBU SISKA</t>
   </si>
   <si>
     <t>B6/1 - BPK. YAMAT</t>
   </si>
   <si>
-    <t>B6/3 - BPK. ALVIN</t>
-[...1 lines deleted...]
-  <si>
     <t>B6/4 - BPK. SUDIRO</t>
   </si>
   <si>
+    <t>B6/7 - BPK. SAMSUL</t>
+  </si>
+  <si>
     <t>B6/8 - BPK. ARIEF</t>
   </si>
   <si>
-    <t>B6/9 - ASEP SAEPUDIN</t>
+    <t>B6/9 - BPK. ALWI</t>
   </si>
   <si>
     <t>B6/11 - BPK. YAKUB</t>
   </si>
   <si>
     <t>B6/15 - BPK. EDI SETIAWAN</t>
   </si>
   <si>
     <t>B6/16 - B6/16</t>
   </si>
   <si>
     <t>B6/17 - IBU. QIA</t>
   </si>
   <si>
     <t>B6/18 - IBU. TRI/PUJI</t>
   </si>
   <si>
     <t>B6/19 - BPK. KHALIL</t>
   </si>
   <si>
     <t>B6/20 - IBU. MEIVI PUTRI</t>
   </si>
   <si>
     <t>B7/14 - IBU. YULI</t>
   </si>
   <si>
     <t>B7/15 - BPK. DEDEN</t>
   </si>
   <si>
     <t>B7/16 - BPK. TASIRA</t>
   </si>
   <si>
     <t>B7/17 - IBU. LINDA</t>
   </si>
   <si>
-    <t>B7/19 - BPK. HASIM</t>
+    <t>B7/19 - BPK. AHMAD</t>
   </si>
   <si>
     <t>B7/20 - BPK. SAID</t>
   </si>
   <si>
     <t>B7/23 - BPK. MAMAD</t>
   </si>
   <si>
     <t>B7/24 - BPK. RUDI</t>
   </si>
   <si>
     <t>B8/1 - BPK. PARLINDUNGAN</t>
   </si>
   <si>
     <t>B8/2 - BPK. RAMA</t>
   </si>
   <si>
     <t>B8/3 - BPK. OKTO ANDRIAN</t>
   </si>
   <si>
     <t>B8/5 - IBU. RIRIN</t>
   </si>
   <si>
     <t>B8/6 - BPK. MUJI</t>
   </si>
   <si>
     <t>B8/7 - BPK. KRISTO</t>
   </si>
   <si>
     <t>B8/8 - BPK. FIKRI</t>
   </si>
   <si>
     <t>B8/9 - IBU. YANTI</t>
   </si>
   <si>
     <t>B8/11 - IBU. MEGA</t>
   </si>
   <si>
     <t>B8/12 - IBU CITRA</t>
   </si>
   <si>
     <t>B8/19 - BPK. CECEP</t>
   </si>
   <si>
+    <t>B8/20 - BPK. AKMAL</t>
+  </si>
+  <si>
     <t>B8/21 - BPK. EKKY</t>
   </si>
   <si>
     <t>B9/1 - BPK. JONATHAN</t>
   </si>
   <si>
     <t>B9/2 - BPK. ABIM</t>
   </si>
   <si>
-    <t>B9/5 - BPK. FAUZAN</t>
-[...1 lines deleted...]
-  <si>
     <t>B9/6 - BPK. HENDRIK</t>
   </si>
   <si>
     <t>B9/7 - BPK. ADITYA</t>
-  </si>
-[...1 lines deleted...]
-    <t>B9/8 - BPK. DADAN S</t>
   </si>
   <si>
     <t>B9/9 - BPK. REYNALDI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O118"/>
+  <dimension ref="A1:O116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
@@ -899,51 +893,53 @@
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="1">
         <v>2026</v>
       </c>
       <c r="D2" s="1">
         <v>30.0</v>
       </c>
       <c r="E2" s="1">
         <v>30.0</v>
       </c>
       <c r="F2" s="1">
         <v>30.0</v>
       </c>
       <c r="G2" s="1">
         <v>30.0</v>
       </c>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
+      <c r="I2" s="1">
+        <v>35.0</v>
+      </c>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="3">
         <v>2026</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
@@ -953,51 +949,53 @@
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1">
         <v>2026</v>
       </c>
       <c r="D4" s="1">
         <v>55.0</v>
       </c>
       <c r="E4" s="1">
         <v>55.0</v>
       </c>
       <c r="F4" s="1">
         <v>55.0</v>
       </c>
       <c r="G4" s="1">
         <v>55.0</v>
       </c>
       <c r="H4" s="1"/>
-      <c r="I4" s="1"/>
+      <c r="I4" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
         <v>2026</v>
       </c>
       <c r="D5" s="3">
         <v>55.0</v>
       </c>
       <c r="E5" s="3">
         <v>55.0</v>
       </c>
       <c r="F5" s="3">
         <v>55.0</v>
@@ -1013,51 +1011,53 @@
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>2026</v>
       </c>
       <c r="D6" s="1">
         <v>55.0</v>
       </c>
       <c r="E6" s="1">
         <v>55.0</v>
       </c>
       <c r="F6" s="1">
         <v>55.0</v>
       </c>
       <c r="G6" s="1">
         <v>55.0</v>
       </c>
       <c r="H6" s="1"/>
-      <c r="I6" s="1"/>
+      <c r="I6" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="3">
         <v>2026</v>
       </c>
       <c r="D7" s="3">
         <v>55.0</v>
       </c>
       <c r="E7" s="3">
         <v>55.0</v>
       </c>
       <c r="F7" s="3">
         <v>55.0</v>
@@ -1075,51 +1075,53 @@
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="1">
         <v>2026</v>
       </c>
       <c r="D8" s="1">
         <v>55.0</v>
       </c>
       <c r="E8" s="1">
         <v>55.0</v>
       </c>
       <c r="F8" s="1">
         <v>55.0</v>
       </c>
       <c r="G8" s="1">
         <v>55.0</v>
       </c>
       <c r="H8" s="1"/>
-      <c r="I8" s="1"/>
+      <c r="I8" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="3">
         <v>2026</v>
       </c>
       <c r="D9" s="3">
         <v>10.0</v>
       </c>
       <c r="E9" s="3">
         <v>55.0</v>
       </c>
       <c r="F9" s="3">
         <v>55.0</v>
@@ -1286,457 +1288,461 @@
       <c r="O14" s="1"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="3">
         <v>2026</v>
       </c>
       <c r="D15" s="3">
         <v>25.0</v>
       </c>
       <c r="E15" s="3">
         <v>25.0</v>
       </c>
       <c r="F15" s="3">
         <v>25.0</v>
       </c>
       <c r="G15" s="3">
         <v>25.0</v>
       </c>
       <c r="H15" s="3"/>
-      <c r="I15" s="3"/>
+      <c r="I15" s="3">
+        <v>35.0</v>
+      </c>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="1">
         <v>2026</v>
       </c>
       <c r="D16" s="1">
         <v>55.0</v>
       </c>
       <c r="E16" s="1">
         <v>55.0</v>
       </c>
       <c r="F16" s="1">
         <v>55.0</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="3">
         <v>2026</v>
       </c>
-      <c r="D17" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="2" t="s">
+      <c r="A18" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="2" t="s">
-        <v>13</v>
+      <c r="B18" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C18" s="1">
         <v>2026</v>
       </c>
-      <c r="D18" s="1"/>
-[...2 lines deleted...]
-      <c r="G18" s="1"/>
+      <c r="D18" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="E18" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="F18" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>55.0</v>
+      </c>
       <c r="H18" s="1"/>
-      <c r="I18" s="1"/>
+      <c r="I18" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="3" t="s">
+      <c r="A19" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="3" t="s">
-        <v>16</v>
+      <c r="B19" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C19" s="3">
         <v>2026</v>
       </c>
-      <c r="D19" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="1">
         <v>2026</v>
       </c>
       <c r="D20" s="1">
         <v>55.0</v>
       </c>
       <c r="E20" s="1">
         <v>55.0</v>
       </c>
       <c r="F20" s="1">
         <v>55.0</v>
       </c>
       <c r="G20" s="1">
-        <v>55.0</v>
+        <v>65.0</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="3">
         <v>2026</v>
       </c>
       <c r="D21" s="3">
         <v>55.0</v>
       </c>
       <c r="E21" s="3">
         <v>55.0</v>
       </c>
       <c r="F21" s="3">
         <v>55.0</v>
       </c>
-      <c r="G21" s="3"/>
+      <c r="G21" s="3">
+        <v>55.0</v>
+      </c>
       <c r="H21" s="3"/>
-      <c r="I21" s="3"/>
+      <c r="I21" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="1">
         <v>2026</v>
       </c>
       <c r="D22" s="1">
         <v>55.0</v>
       </c>
       <c r="E22" s="1">
         <v>55.0</v>
       </c>
       <c r="F22" s="1">
         <v>55.0</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="3">
         <v>2026</v>
       </c>
       <c r="D23" s="3">
         <v>55.0</v>
       </c>
-      <c r="E23" s="3"/>
-      <c r="F23" s="3"/>
+      <c r="E23" s="3">
+        <v>55.0</v>
+      </c>
+      <c r="F23" s="3">
+        <v>55.0</v>
+      </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="1">
         <v>2026</v>
       </c>
-      <c r="D24" s="1"/>
+      <c r="D24" s="1">
+        <v>55.0</v>
+      </c>
       <c r="E24" s="1"/>
-      <c r="F24" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="3">
         <v>2026</v>
       </c>
-      <c r="D25" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
       <c r="F25" s="3">
         <v>55.0</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="1">
         <v>2026</v>
       </c>
       <c r="D26" s="1">
         <v>55.0</v>
       </c>
       <c r="E26" s="1">
         <v>55.0</v>
       </c>
       <c r="F26" s="1">
         <v>55.0</v>
       </c>
-      <c r="G26" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="3">
         <v>2026</v>
       </c>
       <c r="D27" s="3">
         <v>55.0</v>
       </c>
       <c r="E27" s="3">
         <v>55.0</v>
       </c>
       <c r="F27" s="3">
         <v>55.0</v>
       </c>
       <c r="G27" s="3">
         <v>55.0</v>
       </c>
       <c r="H27" s="3"/>
-      <c r="I27" s="3"/>
+      <c r="I27" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="1">
         <v>2026</v>
       </c>
       <c r="D28" s="1">
         <v>55.0</v>
       </c>
       <c r="E28" s="1">
         <v>55.0</v>
       </c>
       <c r="F28" s="1">
         <v>55.0</v>
       </c>
       <c r="G28" s="1">
         <v>55.0</v>
       </c>
       <c r="H28" s="1"/>
-      <c r="I28" s="1"/>
+      <c r="I28" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="3">
         <v>2026</v>
       </c>
       <c r="D29" s="3">
         <v>55.0</v>
       </c>
       <c r="E29" s="3">
         <v>55.0</v>
       </c>
       <c r="F29" s="3">
         <v>55.0</v>
       </c>
       <c r="G29" s="3">
         <v>55.0</v>
       </c>
       <c r="H29" s="3"/>
-      <c r="I29" s="3"/>
+      <c r="I29" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="1">
         <v>2026</v>
       </c>
       <c r="D30" s="1">
         <v>55.0</v>
       </c>
       <c r="E30" s="1">
         <v>55.0</v>
       </c>
       <c r="F30" s="1">
         <v>55.0</v>
@@ -1754,304 +1760,306 @@
       <c r="O30" s="1"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="3">
         <v>2026</v>
       </c>
       <c r="D31" s="3">
         <v>55.0</v>
       </c>
       <c r="E31" s="3">
         <v>55.0</v>
       </c>
       <c r="F31" s="3">
         <v>55.0</v>
       </c>
       <c r="G31" s="3">
         <v>55.0</v>
       </c>
       <c r="H31" s="3"/>
-      <c r="I31" s="3"/>
+      <c r="I31" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="1">
         <v>2026</v>
       </c>
       <c r="D32" s="1">
         <v>55.0</v>
       </c>
       <c r="E32" s="1">
         <v>55.0</v>
       </c>
       <c r="F32" s="1">
         <v>55.0</v>
       </c>
       <c r="G32" s="1">
         <v>55.0</v>
       </c>
       <c r="H32" s="1"/>
-      <c r="I32" s="1"/>
+      <c r="I32" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="3">
         <v>2026</v>
       </c>
       <c r="D33" s="3">
         <v>55.0</v>
       </c>
       <c r="E33" s="3">
         <v>55.0</v>
       </c>
       <c r="F33" s="3">
         <v>55.0</v>
       </c>
-      <c r="G33" s="3"/>
+      <c r="G33" s="3">
+        <v>55.0</v>
+      </c>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="1">
         <v>2026</v>
       </c>
       <c r="D34" s="1">
         <v>55.0</v>
       </c>
       <c r="E34" s="1">
         <v>55.0</v>
       </c>
       <c r="F34" s="1">
         <v>55.0</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="3">
         <v>2026</v>
       </c>
       <c r="D35" s="3">
-        <v>25.0</v>
+        <v>55.0</v>
       </c>
       <c r="E35" s="3">
-        <v>25.0</v>
+        <v>55.0</v>
       </c>
       <c r="F35" s="3">
-        <v>25.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>55.0</v>
+      </c>
+      <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="1">
         <v>2026</v>
       </c>
       <c r="D36" s="1">
-        <v>55.0</v>
+        <v>25.0</v>
       </c>
       <c r="E36" s="1">
-        <v>55.0</v>
+        <v>25.0</v>
       </c>
       <c r="F36" s="1">
-        <v>55.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>25.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>25.0</v>
+      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="3">
         <v>2026</v>
       </c>
       <c r="D37" s="3">
         <v>55.0</v>
       </c>
       <c r="E37" s="3">
         <v>55.0</v>
       </c>
-      <c r="F37" s="3"/>
+      <c r="F37" s="3">
+        <v>55.0</v>
+      </c>
       <c r="G37" s="3"/>
-      <c r="H37" s="3"/>
+      <c r="H37" s="3">
+        <v>65.0</v>
+      </c>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="1">
         <v>2026</v>
       </c>
-      <c r="D38" s="1">
-[...10 lines deleted...]
-      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" s="2" t="s">
+      <c r="A39" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B39" s="2" t="s">
-        <v>13</v>
+      <c r="B39" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="C39" s="3">
         <v>2026</v>
       </c>
       <c r="D39" s="3">
         <v>55.0</v>
       </c>
       <c r="E39" s="3">
         <v>55.0</v>
       </c>
       <c r="F39" s="3">
         <v>55.0</v>
       </c>
       <c r="G39" s="3">
         <v>55.0</v>
       </c>
       <c r="H39" s="3"/>
-      <c r="I39" s="3"/>
+      <c r="I39" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
     </row>
     <row r="40" spans="1:15">
-      <c r="A40" s="1" t="s">
+      <c r="A40" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="1" t="s">
-        <v>16</v>
+      <c r="B40" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C40" s="1">
         <v>2026</v>
       </c>
       <c r="D40" s="1">
         <v>55.0</v>
       </c>
       <c r="E40" s="1">
         <v>55.0</v>
       </c>
       <c r="F40" s="1">
         <v>55.0</v>
       </c>
       <c r="G40" s="1">
         <v>55.0</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
     </row>
@@ -2075,175 +2083,185 @@
         <v>55.0</v>
       </c>
       <c r="G41" s="3">
         <v>55.0</v>
       </c>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="1">
         <v>2026</v>
       </c>
       <c r="D42" s="1">
-        <v>25.0</v>
+        <v>55.0</v>
       </c>
       <c r="E42" s="1">
-        <v>25.0</v>
+        <v>55.0</v>
       </c>
       <c r="F42" s="1">
-        <v>25.0</v>
+        <v>55.0</v>
       </c>
       <c r="G42" s="1">
-        <v>25.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>55.0</v>
+      </c>
+      <c r="H42" s="1"/>
       <c r="I42" s="1">
-        <v>25.0</v>
+        <v>65.0</v>
       </c>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="3">
         <v>2026</v>
       </c>
       <c r="D43" s="3">
-        <v>55.0</v>
+        <v>25.0</v>
       </c>
       <c r="E43" s="3">
-        <v>55.0</v>
+        <v>25.0</v>
       </c>
       <c r="F43" s="3">
-        <v>55.0</v>
-[...3 lines deleted...]
-      <c r="I43" s="3"/>
+        <v>25.0</v>
+      </c>
+      <c r="G43" s="3">
+        <v>25.0</v>
+      </c>
+      <c r="H43" s="3">
+        <v>25.0</v>
+      </c>
+      <c r="I43" s="3">
+        <v>25.0</v>
+      </c>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="1">
         <v>2026</v>
       </c>
-      <c r="D44" s="1"/>
-[...1 lines deleted...]
-      <c r="F44" s="1"/>
+      <c r="D44" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="E44" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="F44" s="1">
+        <v>55.0</v>
+      </c>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
-      <c r="I44" s="1"/>
+      <c r="I44" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="3">
         <v>2026</v>
       </c>
-      <c r="D45" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="1">
         <v>2026</v>
       </c>
       <c r="D46" s="1">
         <v>10.0</v>
       </c>
       <c r="E46" s="1">
         <v>10.0</v>
       </c>
       <c r="F46" s="1">
         <v>10.0</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
-      <c r="I46" s="1"/>
+      <c r="I46" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="3">
         <v>2026</v>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
@@ -2361,82 +2379,86 @@
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="1">
         <v>2026</v>
       </c>
       <c r="D52" s="1">
         <v>55.0</v>
       </c>
       <c r="E52" s="1">
         <v>55.0</v>
       </c>
       <c r="F52" s="1">
         <v>55.0</v>
       </c>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
-      <c r="I52" s="1"/>
+      <c r="I52" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="3">
         <v>2026</v>
       </c>
       <c r="D53" s="3">
         <v>55.0</v>
       </c>
       <c r="E53" s="3">
         <v>55.0</v>
       </c>
       <c r="F53" s="3">
         <v>55.0</v>
       </c>
       <c r="G53" s="3">
         <v>55.0</v>
       </c>
       <c r="H53" s="3"/>
-      <c r="I53" s="3"/>
+      <c r="I53" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="1">
         <v>2026</v>
       </c>
       <c r="D54" s="1">
         <v>55.0</v>
       </c>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
@@ -2448,51 +2470,53 @@
       <c r="O54" s="1"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="3">
         <v>2026</v>
       </c>
       <c r="D55" s="3">
         <v>55.0</v>
       </c>
       <c r="E55" s="3">
         <v>55.0</v>
       </c>
       <c r="F55" s="3">
         <v>55.0</v>
       </c>
       <c r="G55" s="3">
         <v>55.0</v>
       </c>
       <c r="H55" s="3"/>
-      <c r="I55" s="3"/>
+      <c r="I55" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="1">
         <v>2026</v>
       </c>
       <c r="D56" s="1">
         <v>55.0</v>
       </c>
       <c r="E56" s="1">
         <v>55.0</v>
       </c>
       <c r="F56" s="1">
         <v>55.0</v>
@@ -2591,82 +2615,86 @@
       <c r="O59" s="3"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="1">
         <v>2026</v>
       </c>
       <c r="D60" s="1">
         <v>55.0</v>
       </c>
       <c r="E60" s="1">
         <v>55.0</v>
       </c>
       <c r="F60" s="1">
         <v>55.0</v>
       </c>
       <c r="G60" s="1">
         <v>55.0</v>
       </c>
       <c r="H60" s="1"/>
-      <c r="I60" s="1"/>
+      <c r="I60" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="3">
         <v>2026</v>
       </c>
       <c r="D61" s="3">
         <v>55.0</v>
       </c>
       <c r="E61" s="3">
         <v>55.0</v>
       </c>
       <c r="F61" s="3">
         <v>55.0</v>
       </c>
       <c r="G61" s="3">
         <v>55.0</v>
       </c>
       <c r="H61" s="3"/>
-      <c r="I61" s="3"/>
+      <c r="I61" s="3">
+        <v>55.0</v>
+      </c>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="1">
         <v>2026</v>
       </c>
       <c r="D62" s="1">
         <v>55.0</v>
       </c>
       <c r="E62" s="1">
         <v>55.0</v>
       </c>
       <c r="F62" s="1">
         <v>55.0</v>
@@ -2682,51 +2710,53 @@
       <c r="O62" s="1"/>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="3">
         <v>2026</v>
       </c>
       <c r="D63" s="3">
         <v>55.0</v>
       </c>
       <c r="E63" s="3">
         <v>55.0</v>
       </c>
       <c r="F63" s="3">
         <v>55.0</v>
       </c>
       <c r="G63" s="3">
         <v>55.0</v>
       </c>
       <c r="H63" s="3"/>
-      <c r="I63" s="3"/>
+      <c r="I63" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J63" s="3"/>
       <c r="K63" s="3"/>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="1">
         <v>2026</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
@@ -2765,618 +2795,628 @@
       <c r="O65" s="3"/>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="1">
         <v>2026</v>
       </c>
       <c r="D66" s="1">
         <v>55.0</v>
       </c>
       <c r="E66" s="1">
         <v>55.0</v>
       </c>
       <c r="F66" s="1">
         <v>55.0</v>
       </c>
       <c r="G66" s="1">
         <v>55.0</v>
       </c>
       <c r="H66" s="1"/>
-      <c r="I66" s="1"/>
+      <c r="I66" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="3">
         <v>2026</v>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3"/>
       <c r="K67" s="3"/>
       <c r="L67" s="3"/>
       <c r="M67" s="3"/>
       <c r="N67" s="3"/>
       <c r="O67" s="3"/>
     </row>
     <row r="68" spans="1:15">
-      <c r="A68" s="2" t="s">
+      <c r="A68" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B68" s="2" t="s">
-        <v>13</v>
+      <c r="B68" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C68" s="1">
         <v>2026</v>
       </c>
-      <c r="D68" s="1"/>
-[...1 lines deleted...]
-      <c r="F68" s="1"/>
+      <c r="D68" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="E68" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="F68" s="1">
+        <v>55.0</v>
+      </c>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
     </row>
     <row r="69" spans="1:15">
-      <c r="A69" s="3" t="s">
+      <c r="A69" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B69" s="3" t="s">
-        <v>16</v>
+      <c r="B69" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C69" s="3">
         <v>2026</v>
       </c>
       <c r="D69" s="3">
         <v>55.0</v>
       </c>
       <c r="E69" s="3">
         <v>55.0</v>
       </c>
-      <c r="F69" s="3"/>
-      <c r="G69" s="3"/>
+      <c r="F69" s="3">
+        <v>55.0</v>
+      </c>
+      <c r="G69" s="3">
+        <v>55.0</v>
+      </c>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
     </row>
     <row r="70" spans="1:15">
-      <c r="A70" s="1" t="s">
+      <c r="A70" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B70" s="1" t="s">
-        <v>16</v>
+      <c r="B70" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C70" s="1">
         <v>2026</v>
       </c>
-      <c r="D70" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="3">
         <v>2026</v>
       </c>
       <c r="D71" s="3">
-        <v>55.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.0</v>
+      </c>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="1">
         <v>2026</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="3">
         <v>2026</v>
       </c>
-      <c r="D73" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="1">
         <v>2026</v>
       </c>
-      <c r="D74" s="1"/>
-[...1 lines deleted...]
-      <c r="F74" s="1"/>
+      <c r="D74" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="E74" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="F74" s="1">
+        <v>15.0</v>
+      </c>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
     </row>
     <row r="75" spans="1:15">
-      <c r="A75" s="2" t="s">
+      <c r="A75" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B75" s="2" t="s">
-        <v>13</v>
+      <c r="B75" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="C75" s="3">
         <v>2026</v>
       </c>
       <c r="D75" s="3">
-        <v>15.0</v>
+        <v>55.0</v>
       </c>
       <c r="E75" s="3">
-        <v>15.0</v>
+        <v>55.0</v>
       </c>
       <c r="F75" s="3">
-        <v>15.0</v>
+        <v>55.0</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="1">
         <v>2026</v>
       </c>
       <c r="D76" s="1">
         <v>55.0</v>
       </c>
       <c r="E76" s="1">
         <v>55.0</v>
       </c>
       <c r="F76" s="1">
         <v>55.0</v>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
       <c r="L76" s="1"/>
       <c r="M76" s="1"/>
       <c r="N76" s="1"/>
       <c r="O76" s="1"/>
     </row>
     <row r="77" spans="1:15">
-      <c r="A77" s="3" t="s">
+      <c r="A77" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="B77" s="3" t="s">
-        <v>16</v>
+      <c r="B77" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C77" s="3">
         <v>2026</v>
       </c>
       <c r="D77" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="E77" s="3">
-        <v>55.0</v>
-[...4 lines deleted...]
-      <c r="G77" s="3"/>
+        <v>10.0</v>
+      </c>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3">
+        <v>10.0</v>
+      </c>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3"/>
       <c r="K77" s="3"/>
       <c r="L77" s="3"/>
       <c r="M77" s="3"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
     </row>
     <row r="78" spans="1:15">
-      <c r="A78" s="2" t="s">
+      <c r="A78" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B78" s="2" t="s">
-        <v>13</v>
+      <c r="B78" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C78" s="1">
         <v>2026</v>
       </c>
       <c r="D78" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="E78" s="1">
-        <v>10.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>55.0</v>
+      </c>
+      <c r="F78" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
       <c r="M78" s="1"/>
       <c r="N78" s="1"/>
       <c r="O78" s="1"/>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="3">
         <v>2026</v>
       </c>
       <c r="D79" s="3">
-        <v>55.0</v>
+        <v>40.0</v>
       </c>
       <c r="E79" s="3">
-        <v>55.0</v>
+        <v>40.0</v>
       </c>
       <c r="F79" s="3">
-        <v>55.0</v>
+        <v>40.0</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
       <c r="K79" s="3"/>
       <c r="L79" s="3"/>
       <c r="M79" s="3"/>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="1">
         <v>2026</v>
       </c>
       <c r="D80" s="1">
-        <v>40.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>55.0</v>
+      </c>
+      <c r="E80" s="1"/>
+      <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
     </row>
     <row r="81" spans="1:15">
-      <c r="A81" s="2" t="s">
+      <c r="A81" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B81" s="2" t="s">
-        <v>13</v>
+      <c r="B81" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="C81" s="3">
         <v>2026</v>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="1">
         <v>2026</v>
       </c>
       <c r="D82" s="1">
         <v>55.0</v>
       </c>
-      <c r="E82" s="1"/>
-[...1 lines deleted...]
-      <c r="G82" s="1"/>
+      <c r="E82" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="F82" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>55.0</v>
+      </c>
       <c r="H82" s="1"/>
-      <c r="I82" s="1"/>
+      <c r="I82" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="3">
         <v>2026</v>
       </c>
       <c r="D83" s="3">
         <v>55.0</v>
       </c>
       <c r="E83" s="3">
         <v>55.0</v>
       </c>
-      <c r="F83" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
       <c r="G83" s="3">
         <v>55.0</v>
       </c>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
       <c r="M83" s="3"/>
       <c r="N83" s="3"/>
       <c r="O83" s="3"/>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="1">
         <v>2026</v>
       </c>
       <c r="D84" s="1">
         <v>55.0</v>
       </c>
       <c r="E84" s="1">
         <v>55.0</v>
       </c>
-      <c r="F84" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F84" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="3">
         <v>2026</v>
       </c>
       <c r="D85" s="3">
         <v>55.0</v>
       </c>
       <c r="E85" s="3">
         <v>55.0</v>
       </c>
       <c r="F85" s="3">
         <v>55.0</v>
       </c>
-      <c r="G85" s="3"/>
+      <c r="G85" s="3">
+        <v>55.0</v>
+      </c>
       <c r="H85" s="3"/>
-      <c r="I85" s="3"/>
+      <c r="I85" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
     </row>
     <row r="86" spans="1:15">
-      <c r="A86" s="1" t="s">
+      <c r="A86" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B86" s="1" t="s">
-        <v>16</v>
+      <c r="B86" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C86" s="1">
         <v>2026</v>
       </c>
-      <c r="D86" s="1">
-[...10 lines deleted...]
-      </c>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="K86" s="1"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
     </row>
     <row r="87" spans="1:15">
-      <c r="A87" s="2" t="s">
+      <c r="A87" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B87" s="2" t="s">
-        <v>13</v>
+      <c r="B87" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="C87" s="3">
         <v>2026</v>
       </c>
-      <c r="D87" s="3"/>
-[...2 lines deleted...]
-      <c r="G87" s="3"/>
+      <c r="D87" s="3">
+        <v>55.0</v>
+      </c>
+      <c r="E87" s="3">
+        <v>55.0</v>
+      </c>
+      <c r="F87" s="3">
+        <v>55.0</v>
+      </c>
+      <c r="G87" s="3">
+        <v>55.0</v>
+      </c>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3"/>
       <c r="K87" s="3"/>
       <c r="L87" s="3"/>
       <c r="M87" s="3"/>
       <c r="N87" s="3"/>
       <c r="O87" s="3"/>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="1">
         <v>2026</v>
       </c>
       <c r="D88" s="1">
         <v>55.0</v>
       </c>
       <c r="E88" s="1">
         <v>55.0</v>
       </c>
@@ -3423,644 +3463,646 @@
       <c r="K89" s="3"/>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
       <c r="N89" s="3"/>
       <c r="O89" s="3"/>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="1">
         <v>2026</v>
       </c>
       <c r="D90" s="1">
         <v>55.0</v>
       </c>
       <c r="E90" s="1">
         <v>55.0</v>
       </c>
       <c r="F90" s="1">
         <v>55.0</v>
       </c>
-      <c r="G90" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1"/>
       <c r="O90" s="1"/>
     </row>
     <row r="91" spans="1:15">
-      <c r="A91" s="3" t="s">
+      <c r="A91" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="B91" s="3" t="s">
-        <v>16</v>
+      <c r="B91" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C91" s="3">
         <v>2026</v>
       </c>
       <c r="D91" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="E91" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="F91" s="3">
-        <v>55.0</v>
-[...3 lines deleted...]
-      <c r="I91" s="3"/>
+        <v>10.0</v>
+      </c>
+      <c r="G91" s="3">
+        <v>10.0</v>
+      </c>
+      <c r="H91" s="3">
+        <v>10.0</v>
+      </c>
+      <c r="I91" s="3">
+        <v>10.0</v>
+      </c>
       <c r="J91" s="3"/>
       <c r="K91" s="3"/>
       <c r="L91" s="3"/>
       <c r="M91" s="3"/>
       <c r="N91" s="3"/>
       <c r="O91" s="3"/>
     </row>
     <row r="92" spans="1:15">
-      <c r="A92" s="2" t="s">
+      <c r="A92" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B92" s="2" t="s">
-        <v>13</v>
+      <c r="B92" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C92" s="1">
         <v>2026</v>
       </c>
       <c r="D92" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="E92" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="F92" s="1">
-        <v>10.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>55.0</v>
+      </c>
+      <c r="G92" s="1"/>
+      <c r="H92" s="1"/>
+      <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="3">
         <v>2026</v>
       </c>
-      <c r="D93" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
       <c r="K93" s="3"/>
       <c r="L93" s="3"/>
       <c r="M93" s="3"/>
       <c r="N93" s="3"/>
       <c r="O93" s="3"/>
     </row>
     <row r="94" spans="1:15">
-      <c r="A94" s="1" t="s">
+      <c r="A94" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="B94" s="1" t="s">
-        <v>16</v>
+      <c r="B94" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C94" s="1">
         <v>2026</v>
       </c>
-      <c r="D94" s="1"/>
-[...2 lines deleted...]
-      <c r="G94" s="1"/>
+      <c r="D94" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="E94" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="F94" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>10.0</v>
+      </c>
       <c r="H94" s="1"/>
-      <c r="I94" s="1"/>
+      <c r="I94" s="1">
+        <v>10.0</v>
+      </c>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
     </row>
     <row r="95" spans="1:15">
-      <c r="A95" s="2" t="s">
+      <c r="A95" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B95" s="2" t="s">
-        <v>13</v>
+      <c r="B95" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="C95" s="3">
         <v>2026</v>
       </c>
-      <c r="D95" s="3">
-[...10 lines deleted...]
-      </c>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3"/>
       <c r="K95" s="3"/>
       <c r="L95" s="3"/>
       <c r="M95" s="3"/>
       <c r="N95" s="3"/>
       <c r="O95" s="3"/>
     </row>
     <row r="96" spans="1:15">
-      <c r="A96" s="2" t="s">
+      <c r="A96" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B96" s="2" t="s">
-        <v>13</v>
+      <c r="B96" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C96" s="1">
         <v>2026</v>
       </c>
       <c r="D96" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="E96" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="F96" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
     </row>
     <row r="97" spans="1:15">
-      <c r="A97" s="3" t="s">
+      <c r="A97" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B97" s="3" t="s">
-        <v>16</v>
+      <c r="B97" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C97" s="3">
         <v>2026</v>
       </c>
       <c r="D97" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="E97" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="F97" s="3">
-        <v>55.0</v>
-[...1 lines deleted...]
-      <c r="G97" s="3"/>
+        <v>10.0</v>
+      </c>
+      <c r="G97" s="3">
+        <v>10.0</v>
+      </c>
       <c r="H97" s="3"/>
-      <c r="I97" s="3"/>
+      <c r="I97" s="3">
+        <v>15.0</v>
+      </c>
       <c r="J97" s="3"/>
       <c r="K97" s="3"/>
       <c r="L97" s="3"/>
       <c r="M97" s="3"/>
       <c r="N97" s="3"/>
       <c r="O97" s="3"/>
     </row>
     <row r="98" spans="1:15">
-      <c r="A98" s="2" t="s">
+      <c r="A98" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B98" s="2" t="s">
-        <v>13</v>
+      <c r="B98" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C98" s="1">
         <v>2026</v>
       </c>
       <c r="D98" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="E98" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="F98" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="G98" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="H98" s="1"/>
-      <c r="I98" s="1"/>
+      <c r="I98" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J98" s="1"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
     </row>
     <row r="99" spans="1:15">
-      <c r="A99" s="3" t="s">
+      <c r="A99" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="B99" s="3" t="s">
-        <v>16</v>
+      <c r="B99" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C99" s="3">
         <v>2026</v>
       </c>
       <c r="D99" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="E99" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="F99" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="G99" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="H99" s="3"/>
-      <c r="I99" s="3"/>
+      <c r="I99" s="3">
+        <v>15.0</v>
+      </c>
       <c r="J99" s="3"/>
       <c r="K99" s="3"/>
       <c r="L99" s="3"/>
       <c r="M99" s="3"/>
       <c r="N99" s="3"/>
       <c r="O99" s="3"/>
     </row>
     <row r="100" spans="1:15">
-      <c r="A100" s="2" t="s">
+      <c r="A100" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B100" s="2" t="s">
-        <v>13</v>
+      <c r="B100" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C100" s="1">
         <v>2026</v>
       </c>
       <c r="D100" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="E100" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="F100" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="G100" s="1">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="H100" s="1"/>
-      <c r="I100" s="1"/>
+      <c r="I100" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J100" s="1"/>
       <c r="K100" s="1"/>
       <c r="L100" s="1"/>
       <c r="M100" s="1"/>
       <c r="N100" s="1"/>
       <c r="O100" s="1"/>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="3">
         <v>2026</v>
       </c>
       <c r="D101" s="3">
         <v>55.0</v>
       </c>
       <c r="E101" s="3">
         <v>55.0</v>
       </c>
       <c r="F101" s="3">
         <v>55.0</v>
       </c>
       <c r="G101" s="3">
         <v>55.0</v>
       </c>
       <c r="H101" s="3"/>
-      <c r="I101" s="3"/>
+      <c r="I101" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J101" s="3"/>
       <c r="K101" s="3"/>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
     </row>
     <row r="102" spans="1:15">
-      <c r="A102" s="1" t="s">
+      <c r="A102" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B102" s="1" t="s">
-        <v>16</v>
+      <c r="B102" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C102" s="1">
         <v>2026</v>
       </c>
       <c r="D102" s="1">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="E102" s="1">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="F102" s="1">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="G102" s="1">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="H102" s="1"/>
-      <c r="I102" s="1"/>
+      <c r="I102" s="1">
+        <v>10.0</v>
+      </c>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="3">
         <v>2026</v>
       </c>
       <c r="D103" s="3">
         <v>10.0</v>
       </c>
       <c r="E103" s="3">
         <v>10.0</v>
       </c>
       <c r="F103" s="3">
         <v>10.0</v>
       </c>
-      <c r="G103" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3"/>
       <c r="K103" s="3"/>
       <c r="L103" s="3"/>
       <c r="M103" s="3"/>
       <c r="N103" s="3"/>
       <c r="O103" s="3"/>
     </row>
     <row r="104" spans="1:15">
-      <c r="A104" s="2" t="s">
+      <c r="A104" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B104" s="2" t="s">
-        <v>13</v>
+      <c r="B104" s="1" t="s">
+        <v>16</v>
       </c>
       <c r="C104" s="1">
         <v>2026</v>
       </c>
-      <c r="D104" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1"/>
+      <c r="F104" s="1"/>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1"/>
       <c r="O104" s="1"/>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C105" s="3">
         <v>2026</v>
       </c>
-      <c r="D105" s="3"/>
-[...1 lines deleted...]
-      <c r="F105" s="3"/>
+      <c r="D105" s="3">
+        <v>55.0</v>
+      </c>
+      <c r="E105" s="3">
+        <v>55.0</v>
+      </c>
+      <c r="F105" s="3">
+        <v>55.0</v>
+      </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3"/>
       <c r="K105" s="3"/>
       <c r="L105" s="3"/>
       <c r="M105" s="3"/>
       <c r="N105" s="3"/>
       <c r="O105" s="3"/>
     </row>
     <row r="106" spans="1:15">
-      <c r="A106" s="1" t="s">
+      <c r="A106" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="B106" s="1" t="s">
-        <v>16</v>
+      <c r="B106" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="C106" s="1">
         <v>2026</v>
       </c>
       <c r="D106" s="1">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="E106" s="1">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="F106" s="1">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
       <c r="I106" s="1"/>
       <c r="J106" s="1"/>
       <c r="K106" s="1"/>
       <c r="L106" s="1"/>
       <c r="M106" s="1"/>
       <c r="N106" s="1"/>
       <c r="O106" s="1"/>
     </row>
     <row r="107" spans="1:15">
-      <c r="A107" s="2" t="s">
+      <c r="A107" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B107" s="2" t="s">
-        <v>13</v>
+      <c r="B107" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="C107" s="3">
         <v>2026</v>
       </c>
       <c r="D107" s="3">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="E107" s="3">
-        <v>10.0</v>
+        <v>55.0</v>
       </c>
       <c r="F107" s="3">
-        <v>10.0</v>
-[...1 lines deleted...]
-      <c r="G107" s="3"/>
+        <v>55.0</v>
+      </c>
+      <c r="G107" s="3">
+        <v>55.0</v>
+      </c>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3"/>
       <c r="K107" s="3"/>
       <c r="L107" s="3"/>
       <c r="M107" s="3"/>
       <c r="N107" s="3"/>
       <c r="O107" s="3"/>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="1">
         <v>2026</v>
       </c>
       <c r="D108" s="1">
         <v>55.0</v>
       </c>
       <c r="E108" s="1">
         <v>55.0</v>
       </c>
       <c r="F108" s="1">
         <v>55.0</v>
       </c>
       <c r="G108" s="1">
         <v>55.0</v>
       </c>
       <c r="H108" s="1"/>
-      <c r="I108" s="1"/>
+      <c r="I108" s="1">
+        <v>65.0</v>
+      </c>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C109" s="3">
         <v>2026</v>
       </c>
       <c r="D109" s="3">
         <v>55.0</v>
       </c>
       <c r="E109" s="3">
         <v>55.0</v>
       </c>
       <c r="F109" s="3">
         <v>55.0</v>
       </c>
-      <c r="G109" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3"/>
       <c r="K109" s="3"/>
       <c r="L109" s="3"/>
       <c r="M109" s="3"/>
       <c r="N109" s="3"/>
       <c r="O109" s="3"/>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C110" s="1">
         <v>2026</v>
       </c>
-      <c r="D110" s="1">
-[...7 lines deleted...]
-      </c>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1"/>
+      <c r="F110" s="1"/>
       <c r="G110" s="1"/>
       <c r="H110" s="1"/>
       <c r="I110" s="1"/>
       <c r="J110" s="1"/>
       <c r="K110" s="1"/>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
       <c r="N110" s="1"/>
       <c r="O110" s="1"/>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C111" s="3">
         <v>2026</v>
       </c>
       <c r="D111" s="3">
         <v>55.0</v>
       </c>
       <c r="E111" s="3">
         <v>55.0</v>
@@ -4102,200 +4144,150 @@
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="3">
         <v>2026</v>
       </c>
       <c r="D113" s="3">
         <v>55.0</v>
       </c>
       <c r="E113" s="3">
         <v>55.0</v>
       </c>
       <c r="F113" s="3">
         <v>55.0</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
-      <c r="I113" s="3"/>
+      <c r="I113" s="3">
+        <v>65.0</v>
+      </c>
       <c r="J113" s="3"/>
       <c r="K113" s="3"/>
       <c r="L113" s="3"/>
       <c r="M113" s="3"/>
       <c r="N113" s="3"/>
       <c r="O113" s="3"/>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C114" s="1">
         <v>2026</v>
       </c>
-      <c r="D114" s="1"/>
-      <c r="E114" s="1"/>
+      <c r="D114" s="1">
+        <v>55.0</v>
+      </c>
+      <c r="E114" s="1">
+        <v>55.0</v>
+      </c>
       <c r="F114" s="1">
         <v>55.0</v>
       </c>
       <c r="G114" s="1"/>
       <c r="H114" s="1"/>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
       <c r="N114" s="1"/>
       <c r="O114" s="1"/>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C115" s="3">
         <v>2026</v>
       </c>
       <c r="D115" s="3">
         <v>55.0</v>
       </c>
       <c r="E115" s="3">
         <v>55.0</v>
       </c>
       <c r="F115" s="3">
         <v>55.0</v>
       </c>
-      <c r="G115" s="3"/>
+      <c r="G115" s="3">
+        <v>55.0</v>
+      </c>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3"/>
       <c r="K115" s="3"/>
       <c r="L115" s="3"/>
       <c r="M115" s="3"/>
       <c r="N115" s="3"/>
       <c r="O115" s="3"/>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C116" s="1">
         <v>2026</v>
       </c>
       <c r="D116" s="1">
         <v>55.0</v>
       </c>
       <c r="E116" s="1">
         <v>55.0</v>
       </c>
       <c r="F116" s="1">
         <v>55.0</v>
       </c>
       <c r="G116" s="1">
         <v>55.0</v>
       </c>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
-    </row>
-[...56 lines deleted...]
-      <c r="O118" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>