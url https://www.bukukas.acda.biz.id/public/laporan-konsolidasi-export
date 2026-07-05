--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -413,256 +413,270 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="B2">
         <v>2025</v>
       </c>
       <c r="C2">
-        <v>64868500.0</v>
+        <v>64603500.0</v>
       </c>
       <c r="D2">
         <v>63071840.0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>4795000.0</v>
+        <v>4665000.0</v>
       </c>
       <c r="D3">
         <v>1460000.0</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>4660000.0</v>
+        <v>4605000.0</v>
       </c>
       <c r="D4">
         <v>1914095.0</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>5565000.0</v>
+        <v>5620000.0</v>
       </c>
       <c r="D5">
         <v>7746500.0</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>3630000.0</v>
+        <v>4685000.0</v>
       </c>
       <c r="D6">
         <v>5096000.0</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>2810000.0</v>
+        <v>5255000.0</v>
       </c>
       <c r="D7">
-        <v>6934000.0</v>
+        <v>8764000.0</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>230000.0</v>
+        <v>4855000.0</v>
+      </c>
+      <c r="D8">
+        <v>4479727.0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>130000.0</v>
+        <v>9303000.0</v>
+      </c>
+      <c r="D9">
+        <v>5771338.0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>130000.0</v>
+        <v>165000.0</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>120000.0</v>
+        <v>90000.0</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>120000.0</v>
+        <v>90000.0</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>120000.0</v>
+        <v>90000.0</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" t="s">
-[...8 lines deleted...]
-        <v>0</v>
+      <c r="B15">
+        <v>2027</v>
+      </c>
+      <c r="C15">
+        <v>420000.0</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="str">
+        <f>SUM(C2:C15)</f>
+        <v>0</v>
+      </c>
+      <c r="D16" t="str">
+        <f>SUM(D2:D15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
         <v>17</v>
       </c>
-      <c r="D16" t="str">
-        <f>C15-D15</f>
+      <c r="D17" t="str">
+        <f>C16-D16</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:C17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>