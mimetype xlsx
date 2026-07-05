--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -12,515 +12,467 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>TANGGAL BAYAR</t>
   </si>
   <si>
     <t>BULAN</t>
   </si>
   <si>
     <t>TAHUN</t>
   </si>
   <si>
     <t>NOMINAL</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>JENIS</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
     <t>TANGGAL BUAT</t>
   </si>
   <si>
-    <t>2026-03-04 15:59:28</t>
-[...2 lines deleted...]
-    <t>B7/14 - IBU. YULI</t>
+    <t>2026-04-25 20:38:14</t>
+  </si>
+  <si>
+    <t>B6/15 - BPK. EDI SETIAWAN</t>
   </si>
   <si>
     <t>IURAN BULANAN</t>
   </si>
   <si>
-    <t>2026-03-04 15:59:45</t>
-[...2 lines deleted...]
-    <t>2026-03-12 16:30:15</t>
+    <t>2026-04-25 20:38:39</t>
+  </si>
+  <si>
+    <t>2026-05-04 11:36:03</t>
+  </si>
+  <si>
+    <t>B8/5 - IBU. RIRIN</t>
+  </si>
+  <si>
+    <t>2026-05-04 11:36:22</t>
+  </si>
+  <si>
+    <t>2026-05-04 12:26:30</t>
+  </si>
+  <si>
+    <t>B4/26 - BPK. ATIM</t>
+  </si>
+  <si>
+    <t>2026-05-04 12:26:49</t>
+  </si>
+  <si>
+    <t>2026-06-05 08:40:14</t>
+  </si>
+  <si>
+    <t>B4/10 - BPK. ILHAM</t>
+  </si>
+  <si>
+    <t>2026-06-05 08:40:44</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:30:51</t>
+  </si>
+  <si>
+    <t>B3/2 - BPK. DEVI</t>
+  </si>
+  <si>
+    <t>2026-06-16 18:31:11</t>
+  </si>
+  <si>
+    <t>2026-06-17 14:04:44</t>
+  </si>
+  <si>
+    <t>B6/8 - BPK. ARIEF</t>
+  </si>
+  <si>
+    <t>2026-06-17 14:05:21</t>
+  </si>
+  <si>
+    <t>2026-06-25 11:39:04</t>
+  </si>
+  <si>
+    <t>B4/3 - BPK. AMARBM</t>
+  </si>
+  <si>
+    <t>2026-06-25 11:39:30</t>
+  </si>
+  <si>
+    <t>2026-06-25 17:37:05</t>
+  </si>
+  <si>
+    <t>B2/12 - BPK. ENDANG</t>
+  </si>
+  <si>
+    <t>2026-06-25 17:37:22</t>
+  </si>
+  <si>
+    <t>2026-06-26 13:09:32</t>
+  </si>
+  <si>
+    <t>B3/5 - BPK. FERNANDO H</t>
+  </si>
+  <si>
+    <t>2026-06-26 13:09:46</t>
+  </si>
+  <si>
+    <t>2026-06-29 07:11:51</t>
+  </si>
+  <si>
+    <t>B9/2 - BPK. ABIM</t>
+  </si>
+  <si>
+    <t>2026-06-29 07:12:07</t>
+  </si>
+  <si>
+    <t>2026-06-29 19:20:08</t>
+  </si>
+  <si>
+    <t>B3/4 - BPK. JOHANNES SIAGIAN</t>
+  </si>
+  <si>
+    <t>2026-06-29 19:20:35</t>
+  </si>
+  <si>
+    <t>2026-06-29 19:20:53</t>
+  </si>
+  <si>
+    <t>B5/6 - BPK. SENO</t>
+  </si>
+  <si>
+    <t>2026-06-29 19:21:16</t>
+  </si>
+  <si>
+    <t>2026-06-29 21:09:58</t>
+  </si>
+  <si>
+    <t>B4/2 - BPK. CHARLES</t>
+  </si>
+  <si>
+    <t>2026-06-29 21:11:49</t>
+  </si>
+  <si>
+    <t>2026-06-30 06:55:17</t>
+  </si>
+  <si>
+    <t>B3/16 - BPK. JAENUDIN</t>
+  </si>
+  <si>
+    <t>2026-06-30 06:55:46</t>
+  </si>
+  <si>
+    <t>2026-06-30 08:20:22</t>
+  </si>
+  <si>
+    <t>B3/17 - BPK. SUHEBI</t>
+  </si>
+  <si>
+    <t>2026-06-30 08:20:37</t>
+  </si>
+  <si>
+    <t>2026-06-30 08:55:19</t>
+  </si>
+  <si>
+    <t>B4/25 - BPK. SANYOTO</t>
+  </si>
+  <si>
+    <t>2026-06-30 08:55:36</t>
+  </si>
+  <si>
+    <t>2026-06-30 10:30:11</t>
+  </si>
+  <si>
+    <t>B8/3 - BPK. OKTO ANDRIAN</t>
+  </si>
+  <si>
+    <t>2026-06-30 10:30:28</t>
+  </si>
+  <si>
+    <t>2026-06-30 11:46:09</t>
+  </si>
+  <si>
+    <t>B7/19 - BPK. AHMAD</t>
+  </si>
+  <si>
+    <t>2026-06-30 11:47:21</t>
+  </si>
+  <si>
+    <t>2026-06-30 16:13:17</t>
+  </si>
+  <si>
+    <t>B3/3 - BPK. ARDIYANSYAH</t>
+  </si>
+  <si>
+    <t>2026-06-30 16:13:46</t>
+  </si>
+  <si>
+    <t>2026-06-30 20:11:52</t>
+  </si>
+  <si>
+    <t>B9/9 - BPK. REYNALDI</t>
+  </si>
+  <si>
+    <t>2026-06-30 20:12:08</t>
+  </si>
+  <si>
+    <t>2026-06-30 21:14:12</t>
+  </si>
+  <si>
+    <t>B4/17 - BPK. RIDWAN</t>
+  </si>
+  <si>
+    <t>2026-06-30 21:14:28</t>
+  </si>
+  <si>
+    <t>2026-07-01 07:19:03</t>
+  </si>
+  <si>
+    <t>B1/29 - BPK. TILE RYAN</t>
+  </si>
+  <si>
+    <t>2026-07-01 07:19:17</t>
+  </si>
+  <si>
+    <t>2026-07-01 07:22:25</t>
   </si>
   <si>
     <t>B4/4 - IBU. MUNI</t>
   </si>
   <si>
-    <t>2026-03-12 16:30:29</t>
-[...92 lines deleted...]
-    <t>2026-04-29 07:48:10</t>
+    <t>2026-07-01 07:22:46</t>
+  </si>
+  <si>
+    <t>2026-07-01 10:16:57</t>
+  </si>
+  <si>
+    <t>B1/27 - BPK. OKTA</t>
+  </si>
+  <si>
+    <t>2026-07-01 10:17:10</t>
+  </si>
+  <si>
+    <t>2026-07-01 12:01:50</t>
+  </si>
+  <si>
+    <t>B2/7 - BPK. SAHIRI</t>
+  </si>
+  <si>
+    <t>2026-07-01 12:02:20</t>
+  </si>
+  <si>
+    <t>2026-07-01 12:54:04</t>
+  </si>
+  <si>
+    <t>B4/16 - BPK. ROMMY</t>
+  </si>
+  <si>
+    <t>2026-07-01 12:54:21</t>
+  </si>
+  <si>
+    <t>2026-07-01 12:55:14</t>
+  </si>
+  <si>
+    <t>B4/5 - BPK. ROMLAN</t>
+  </si>
+  <si>
+    <t>2026-07-01 12:55:43</t>
+  </si>
+  <si>
+    <t>2026-07-01 13:50:50</t>
+  </si>
+  <si>
+    <t>B8/2 - BPK. RAMA</t>
+  </si>
+  <si>
+    <t>2026-07-01 13:51:06</t>
+  </si>
+  <si>
+    <t>2026-07-01 19:34:10</t>
+  </si>
+  <si>
+    <t>B6/17 - IBU. QIA</t>
+  </si>
+  <si>
+    <t>2026-07-01 19:34:30</t>
+  </si>
+  <si>
+    <t>2026-07-01 19:34:42</t>
+  </si>
+  <si>
+    <t>B6/19 - BPK. KHALIL</t>
+  </si>
+  <si>
+    <t>2026-07-01 19:35:02</t>
+  </si>
+  <si>
+    <t>2026-07-01 20:38:58</t>
+  </si>
+  <si>
+    <t>B8/12 - IBU CITRA</t>
+  </si>
+  <si>
+    <t>2026-07-01 20:39:30</t>
+  </si>
+  <si>
+    <t>2026-07-02 15:56:32</t>
+  </si>
+  <si>
+    <t>B2/3 - BPK. ZERAIAH SITANGGANG</t>
+  </si>
+  <si>
+    <t>2026-07-02 15:56:59</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:11:39</t>
+  </si>
+  <si>
+    <t>LAINNYA</t>
+  </si>
+  <si>
+    <t>SERAH TERIMA DARI AGUNG YUDHO. SALDO AWAL</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:12:19</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:24:38</t>
   </si>
   <si>
     <t>B3/24 - BPK. ASHARI</t>
   </si>
   <si>
-    <t>2026-04-29 07:48:55</t>
-[...2 lines deleted...]
-    <t>2026-04-29 08:27:49</t>
+    <t>IURAN JULI 2026 DAN AGUSTUSAN 2026</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:25:36</t>
+  </si>
+  <si>
+    <t>2026-07-03 07:28:32</t>
+  </si>
+  <si>
+    <t>B3/26 - BPK. JALI</t>
+  </si>
+  <si>
+    <t>2026-07-03 07:29:52</t>
+  </si>
+  <si>
+    <t>2026-07-03 07:29:55</t>
+  </si>
+  <si>
+    <t>IURAN AGUSTUSAN</t>
+  </si>
+  <si>
+    <t>2026-07-03 07:30:26</t>
+  </si>
+  <si>
+    <t>2026-07-04 12:06:55</t>
   </si>
   <si>
     <t>B2/11 - BPK. APRIYANTO</t>
   </si>
   <si>
-    <t>2026-04-29 08:28:15</t>
-[...170 lines deleted...]
-    <t>2026-05-02 01:58:45</t>
+    <t>2026-07-04 12:07:09</t>
+  </si>
+  <si>
+    <t>2026-07-04 14:53:18</t>
+  </si>
+  <si>
+    <t>B5/1 - BPK. NANO BUBUT</t>
+  </si>
+  <si>
+    <t>2026-07-04 14:53:36</t>
+  </si>
+  <si>
+    <t>2026-07-04 14:53:39</t>
+  </si>
+  <si>
+    <t>2026-07-04 14:53:57</t>
+  </si>
+  <si>
+    <t>2026-07-04 22:29:19</t>
+  </si>
+  <si>
+    <t>B7/23 - BPK. MAMAD</t>
+  </si>
+  <si>
+    <t>2026-07-04 22:29:49</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:05:39</t>
+  </si>
+  <si>
+    <t>B4/21 - BPK. PUTRA</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:05:53</t>
+  </si>
+  <si>
+    <t>2026-07-05 13:48:23</t>
   </si>
   <si>
     <t>B6/18 - IBU. TRI/PUJI</t>
   </si>
   <si>
-    <t>2026-05-02 01:59:39</t>
-[...134 lines deleted...]
-    <t>2026-05-05 18:06:03</t>
+    <t>2026-07-05 13:48:35</t>
+  </si>
+  <si>
+    <t>2026-07-05 20:31:33</t>
+  </si>
+  <si>
+    <t>B5/2 - BPK. HAWARI</t>
+  </si>
+  <si>
+    <t>2026-07-05 20:31:44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -824,1209 +776,1077 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2">
         <v>2026</v>
       </c>
       <c r="D2">
-        <v>10000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="H2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3">
         <v>2026</v>
       </c>
       <c r="D3">
-        <v>25000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C4">
         <v>2026</v>
       </c>
       <c r="D4">
-        <v>65000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C5">
         <v>2026</v>
       </c>
       <c r="D5">
         <v>65000.0</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="H5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C6">
         <v>2026</v>
       </c>
       <c r="D6">
         <v>65000.0</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C7">
         <v>2026</v>
       </c>
       <c r="D7">
         <v>65000.0</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C8">
         <v>2026</v>
       </c>
       <c r="D8">
         <v>65000.0</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C9">
         <v>2026</v>
       </c>
       <c r="D9">
         <v>65000.0</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="H9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C10">
         <v>2026</v>
       </c>
       <c r="D10">
         <v>65000.0</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="H10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C11">
         <v>2026</v>
       </c>
       <c r="D11">
         <v>65000.0</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="H11" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C12">
         <v>2026</v>
       </c>
       <c r="D12">
         <v>65000.0</v>
       </c>
       <c r="E12" t="s">
         <v>40</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="H12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C13">
         <v>2026</v>
       </c>
       <c r="D13">
         <v>65000.0</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="H13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C14">
         <v>2026</v>
       </c>
       <c r="D14">
         <v>65000.0</v>
       </c>
       <c r="E14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="H14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C15">
         <v>2026</v>
       </c>
       <c r="D15">
         <v>65000.0</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="H15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="B16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C16">
         <v>2026</v>
       </c>
       <c r="D16">
         <v>65000.0</v>
       </c>
       <c r="E16" t="s">
         <v>52</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="H16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C17">
         <v>2026</v>
       </c>
       <c r="D17">
         <v>65000.0</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="H17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C18">
         <v>2026</v>
       </c>
       <c r="D18">
         <v>65000.0</v>
       </c>
       <c r="E18" t="s">
         <v>58</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="H18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C19">
         <v>2026</v>
       </c>
       <c r="D19">
         <v>65000.0</v>
       </c>
       <c r="E19" t="s">
         <v>61</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="H19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>63</v>
       </c>
       <c r="B20">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C20">
         <v>2026</v>
       </c>
       <c r="D20">
-        <v>55000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B21">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C21">
         <v>2026</v>
       </c>
       <c r="D21">
         <v>65000.0</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="H21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B22">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C22">
         <v>2026</v>
       </c>
       <c r="D22">
         <v>65000.0</v>
       </c>
       <c r="E22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B23">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C23">
         <v>2026</v>
       </c>
       <c r="D23">
         <v>65000.0</v>
       </c>
       <c r="E23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B24">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C24">
         <v>2026</v>
       </c>
       <c r="D24">
-        <v>65000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B25">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C25">
         <v>2026</v>
       </c>
       <c r="D25">
         <v>65000.0</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B26">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C26">
         <v>2026</v>
       </c>
       <c r="D26">
         <v>65000.0</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B27">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C27">
         <v>2026</v>
       </c>
       <c r="D27">
         <v>65000.0</v>
       </c>
       <c r="E27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="H27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B28">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C28">
         <v>2026</v>
       </c>
       <c r="D28">
         <v>65000.0</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="H28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C29">
         <v>2026</v>
       </c>
       <c r="D29">
         <v>65000.0</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="H29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B30">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C30">
         <v>2026</v>
       </c>
       <c r="D30">
-        <v>35000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="E30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="H30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B31">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C31">
         <v>2026</v>
       </c>
       <c r="D31">
         <v>65000.0</v>
       </c>
       <c r="E31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="H31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B32">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C32">
         <v>2026</v>
       </c>
       <c r="D32">
         <v>65000.0</v>
       </c>
       <c r="E32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="H32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B33">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C33">
         <v>2026</v>
       </c>
       <c r="D33">
-        <v>65000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="E33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="H33" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B34">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C34">
         <v>2026</v>
       </c>
       <c r="D34">
-        <v>65000.0</v>
+        <v>6758000.0</v>
       </c>
       <c r="E34" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="F34" t="s">
-        <v>10</v>
+        <v>106</v>
+      </c>
+      <c r="G34" t="s">
+        <v>107</v>
       </c>
       <c r="H34" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B35">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C35">
         <v>2026</v>
       </c>
       <c r="D35">
-        <v>55000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="E35" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
+      <c r="G35" t="s">
+        <v>111</v>
+      </c>
       <c r="H35" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B36">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C36">
         <v>2026</v>
       </c>
       <c r="D36">
         <v>65000.0</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B37">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C37">
         <v>2026</v>
       </c>
       <c r="D37">
-        <v>65000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="E37" t="s">
         <v>114</v>
       </c>
       <c r="F37" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="H37" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B38">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C38">
         <v>2026</v>
       </c>
       <c r="D38">
         <v>65000.0</v>
       </c>
       <c r="E38" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="H38" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B39">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C39">
         <v>2026</v>
       </c>
       <c r="D39">
         <v>65000.0</v>
       </c>
       <c r="E39" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B40">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C40">
         <v>2026</v>
       </c>
       <c r="D40">
-        <v>65000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="E40" t="s">
         <v>123</v>
       </c>
       <c r="F40" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="H40" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B41">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C41">
         <v>2026</v>
       </c>
       <c r="D41">
-        <v>65000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E41" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="H41" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B42">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C42">
         <v>2026</v>
       </c>
       <c r="D42">
         <v>65000.0</v>
       </c>
       <c r="E42" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B43">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C43">
         <v>2026</v>
       </c>
       <c r="D43">
-        <v>10000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="E43" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B44">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C44">
         <v>2026</v>
       </c>
       <c r="D44">
-        <v>10000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="E44" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="H44" t="s">
-        <v>136</v>
-[...15 lines deleted...]
-      <c r="E45" t="s">
         <v>138</v>
-      </c>
-[...119 lines deleted...]
-        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">