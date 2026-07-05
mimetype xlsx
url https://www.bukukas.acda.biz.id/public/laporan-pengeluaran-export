--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -12,161 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>TANGGAL BAYAR</t>
   </si>
   <si>
     <t>BULAN</t>
   </si>
   <si>
     <t>TAHUN</t>
   </si>
   <si>
     <t>NOMINAL</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>JENIS</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
     <t>TANGGAL BUAT</t>
   </si>
   <si>
-    <t>2026-05-01 13:00:10</t>
+    <t>2026-07-01 12:57:49</t>
   </si>
   <si>
     <t>B1/34 - BPK. AGUNG YUDHO</t>
   </si>
   <si>
+    <t>TOKEN LISTRIK</t>
+  </si>
+  <si>
+    <t>TOREN BIRU TOREN OREN</t>
+  </si>
+  <si>
+    <t>2026-07-01 12:59:08</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:07:16</t>
+  </si>
+  <si>
     <t>LAINNYA</t>
   </si>
   <si>
-    <t>KONSUMSI</t>
-[...53 lines deleted...]
-    <t>2026-05-04 19:04:29</t>
+    <t>SERAH TERIMA (RESET KONSOLIDASI SISA KAS MENJADI RP. 0)</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:11:07</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:13:34</t>
+  </si>
+  <si>
+    <t>B9/9 - BPK. REYNALDI</t>
+  </si>
+  <si>
+    <t>ADMIN BCA</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:14:02</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:21:45</t>
+  </si>
+  <si>
+    <t>PENGELUARAN UNTUK TUTUP BULAN JULI 2025 DAN IURAN AGUSTUSAN B3/24, BELUM DI INPUT PENGURUS SEBELUMNYA</t>
+  </si>
+  <si>
+    <t>2026-07-02 23:24:22</t>
+  </si>
+  <si>
+    <t>2026-07-04 09:13:35</t>
   </si>
   <si>
     <t>B1/28 - BPK. EKO YUDI</t>
   </si>
   <si>
-    <t>PEMASANGAN B4 TOREN OREN + KABEL +  KLEM KABEL + BIAYA AWAL PEMASANGAN B4</t>
-[...14 lines deleted...]
-    <t>2026-05-04 19:11:29</t>
+    <t>KEPERLUAN DEKORASI</t>
+  </si>
+  <si>
+    <t>2026-07-04 09:14:02</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:10:40</t>
+  </si>
+  <si>
+    <t>IURAN BULANAN</t>
+  </si>
+  <si>
+    <t>PENGELUARAN UNTUK TUTUP BULAN APRIL 2026 B8/8, BELUM DI INPUT PENGURUS SEBELUMNYA</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:12:29</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:12:36</t>
+  </si>
+  <si>
+    <t>PENGELUARAN UNTUK TUTUP BULAN MEI 2026 B8/8, BELUM DI INPUT PENGURUS SEBELUMNYA</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:13:05</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:15:34</t>
+  </si>
+  <si>
+    <t>PENGELUARAN UNTUK TUTUP BULAN JUNI 2026 B8/8, BELUM DI INPUT PENGURUS SEBELUMNYA</t>
+  </si>
+  <si>
+    <t>2026-07-05 12:15:57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -509,251 +512,251 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2">
         <v>2026</v>
       </c>
       <c r="D2">
-        <v>487000.0</v>
+        <v>370092.0</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3">
         <v>2026</v>
       </c>
       <c r="D3">
-        <v>330000.0</v>
+        <v>4181246.0</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C4">
         <v>2026</v>
       </c>
       <c r="D4">
-        <v>287000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C5">
         <v>2026</v>
       </c>
       <c r="D5">
-        <v>205000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C6">
         <v>2026</v>
       </c>
       <c r="D6">
-        <v>1125000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B7">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C7">
         <v>2026</v>
       </c>
       <c r="D7">
-        <v>112000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C8">
         <v>2026</v>
       </c>
       <c r="D8">
-        <v>4248000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C9">
         <v>2026</v>
       </c>
       <c r="D9">
-        <v>140000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">